--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -224,51 +224,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF096B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Harvard</w:t>
       </w:r>
       <w:r w:rsidR="00E06537" w:rsidRPr="00EF096B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> graduate school of education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DCD5C4" w14:textId="032888BC" w:rsidR="00565B42" w:rsidRPr="00EF096B" w:rsidRDefault="00E06537" w:rsidP="00EB0BA2">
+    <w:p w14:paraId="68DCD5C4" w14:textId="06EA31EB" w:rsidR="00565B42" w:rsidRPr="00EF096B" w:rsidRDefault="00E06537" w:rsidP="00EB0BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF096B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="000A32A9" w:rsidRPr="00EF096B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -290,58 +290,58 @@
           <w:color w:val="333333"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> completed</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF096B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> form to</w:t>
       </w:r>
       <w:r w:rsidR="00C259EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00C259EE" w:rsidRPr="00F32FA3">
+        <w:r w:rsidR="009D2CE9" w:rsidRPr="00B26142">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>ask@gse.harvard.edu</w:t>
+          <w:t>askhr@gse.harvard.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C259EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E7FBB" w:rsidRPr="00EF096B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006F687D" w:rsidRPr="00EF096B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="16"/>
@@ -6866,51 +6866,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="616C811C" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="285.75pt,.35pt" to="542.25pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBr/P39rwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yZB2MOD2k6y7d&#10;FqDdBzCSbAuVRYFUYufvJ6lJWmy3oT4Ikkg+vfdIr2+nwYmjIbboG7mYzaUwXqG2vmvk76f7T1+l&#10;4Aheg0NvGnkyLG83Hz+sx1CbJfbotCGRQDzXY2hkH2Ooq4pVbwbgGQbjU7BFGiCmI3WVJhgT+uCq&#10;5Xz+pRqRdCBUhjnd3r0E5abgt61R8VfbsonCNTJxi2Wlsu7zWm3WUHcEobfqTAP+g8UA1qdHr1B3&#10;EEEcyP4DNVhFyNjGmcKhwra1yhQNSc1i/peaxx6CKVqSORyuNvH7waqfx63fUaauJv8YHlA9s/C4&#10;7cF3phB4OoXUuEW2qhoD19eSfOCwI7Eff6BOOXCIWFyYWhoyZNInpmL26Wq2maJQ6fLzcnWzWqWe&#10;qEusgvpSGIjjd4ODyJtGOuuzD1DD8YFjJgL1JSVfe7y3zpVeOi/GBL64WZUCRmd1DuY0pm6/dSSO&#10;kKehfEVVirxNIzx4XcB6A/rbeR/Bupd9etz5sxlZfx42rveoTzu6mJTaVVieRyvPw9tzqX79ATZ/&#10;AAAA//8DAFBLAwQUAAYACAAAACEA0LCmENwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU/D&#10;MBBE75X4D9YicWudIvqhNE5FIjj0AFJbJODmxtskIl6H2GnDv2dzguPTjGZesh1sIy7Y+dqRgvks&#10;AoFUOFNTqeDt+Dxdg/BBk9GNI1Twgx626c0k0bFxV9rj5RBKwSPkY62gCqGNpfRFhVb7mWuRODu7&#10;zurA2JXSdPrK47aR91G0lFbXxA+VbjGvsPg69FZB8O8fr6HffWfL7CXHY/aZP8mdUne3w+MGRMAh&#10;/JVh1Gd1SNnp5HoyXjQKFqv5gqsKViDGOFo/MJ9Glmki/+unvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBr/P39rwEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDQsKYQ3AAAAAYBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokeweight=".25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DE0FB16" wp14:editId="4FF74BD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-38100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3257550" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
@@ -6940,51 +6940,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="72201129" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-3pt,.35pt" to="253.5pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBr/P39rwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yZB2MOD2k6y7d&#10;FqDdBzCSbAuVRYFUYufvJ6lJWmy3oT4Ikkg+vfdIr2+nwYmjIbboG7mYzaUwXqG2vmvk76f7T1+l&#10;4Aheg0NvGnkyLG83Hz+sx1CbJfbotCGRQDzXY2hkH2Ooq4pVbwbgGQbjU7BFGiCmI3WVJhgT+uCq&#10;5Xz+pRqRdCBUhjnd3r0E5abgt61R8VfbsonCNTJxi2Wlsu7zWm3WUHcEobfqTAP+g8UA1qdHr1B3&#10;EEEcyP4DNVhFyNjGmcKhwra1yhQNSc1i/peaxx6CKVqSORyuNvH7waqfx63fUaauJv8YHlA9s/C4&#10;7cF3phB4OoXUuEW2qhoD19eSfOCwI7Eff6BOOXCIWFyYWhoyZNInpmL26Wq2maJQ6fLzcnWzWqWe&#10;qEusgvpSGIjjd4ODyJtGOuuzD1DD8YFjJgL1JSVfe7y3zpVeOi/GBL64WZUCRmd1DuY0pm6/dSSO&#10;kKehfEVVirxNIzx4XcB6A/rbeR/Bupd9etz5sxlZfx42rveoTzu6mJTaVVieRyvPw9tzqX79ATZ/&#10;AAAA//8DAFBLAwQUAAYACAAAACEA19gW9toAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF74L/YRnBW7tRMJWYTTFBDz0o2ArqbZsdk2B2NmYnbfz3Tk96/HjDe9/k69n36oBj7AIZuFom&#10;oJDq4DpqDLzuHhe3oCJbcrYPhAZ+MMK6OD/LbebCkV7wsOVGSQnFzBpomYdM61i36G1chgFJss8w&#10;esuCY6PdaI9S7nt9nSSp9rYjWWjtgFWL9dd28gY4vr0/87T5LtPyqcJd+VE96I0xlxfz/R0oxpn/&#10;juGkL+pQiNM+TOSi6g0sUnmFDaxASXqTrAT3J9RFrv/LF78AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAa/z9/a8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA19gW9toAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight=".25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E06537">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Appointee </w:t>
       </w:r>
       <w:r w:rsidR="002649C7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature </w:t>
       </w:r>
       <w:r w:rsidR="00C7465D" w:rsidRPr="002649C7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -7343,51 +7343,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="03B68C75" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="286.35pt,14.6pt" to="542.85pt,14.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBr/P39rwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yZB2MOD2k6y7d&#10;FqDdBzCSbAuVRYFUYufvJ6lJWmy3oT4Ikkg+vfdIr2+nwYmjIbboG7mYzaUwXqG2vmvk76f7T1+l&#10;4Aheg0NvGnkyLG83Hz+sx1CbJfbotCGRQDzXY2hkH2Ooq4pVbwbgGQbjU7BFGiCmI3WVJhgT+uCq&#10;5Xz+pRqRdCBUhjnd3r0E5abgt61R8VfbsonCNTJxi2Wlsu7zWm3WUHcEobfqTAP+g8UA1qdHr1B3&#10;EEEcyP4DNVhFyNjGmcKhwra1yhQNSc1i/peaxx6CKVqSORyuNvH7waqfx63fUaauJv8YHlA9s/C4&#10;7cF3phB4OoXUuEW2qhoD19eSfOCwI7Eff6BOOXCIWFyYWhoyZNInpmL26Wq2maJQ6fLzcnWzWqWe&#10;qEusgvpSGIjjd4ODyJtGOuuzD1DD8YFjJgL1JSVfe7y3zpVeOi/GBL64WZUCRmd1DuY0pm6/dSSO&#10;kKehfEVVirxNIzx4XcB6A/rbeR/Bupd9etz5sxlZfx42rveoTzu6mJTaVVieRyvPw9tzqX79ATZ/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAdNcERuAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/D&#10;MAyG70j8h8hI3Fi6SvugNJ1oBYcdQGJDAm5e47UVjVOadCv/nkwctqNfP3r9OF2NphUH6l1jWcF0&#10;EoEgLq1uuFLwvn2+W4JwHllja5kU/JKDVXZ9lWKi7ZHf6LDxlQgl7BJUUHvfJVK6siaDbmI74rDb&#10;296gD2NfSd3jMZSbVsZRNJcGGw4XauyoqKn83gxGgXcfn69+WP/k8/yloG3+VTzJtVK3N+PjAwhP&#10;oz/DcNIP6pAFp50dWDvRKpgt4kVAFcT3MYgTEC1nIdn9JzJL5eUL2R8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAa/z9/a8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAdNcERuAAAAAKAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokeweight=".25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E06537" w:rsidRPr="00AA2137">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="808080"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ADMINISTRATIVE USE ONLY </w:t>
       </w:r>
       <w:r w:rsidR="00E06537">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="808080"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00E06537" w:rsidRPr="00AA2137">
@@ -9228,145 +9228,145 @@
     <w:sectPr w:rsidR="00121D59" w:rsidRPr="00786BBB" w:rsidSect="009F15A3">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="288" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{F5596681-D0BA-40D1-A6E0-E8C95C6E890F}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{7D46655E-2925-4F27-897F-B8E54DBA6ED6}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A67EADE0-1AA2-40DA-892C-B71981595608}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{66538D96-ACDC-43FF-871A-F3A9D70D4523}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{BB18B5E9-92EF-48AA-A7A7-C30C5035B1C1}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{222FEB2D-3AB9-41AC-98A9-B85931B5173F}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{BC824B0A-2486-4854-ADA0-E7CA9D9043D7}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{16740655-F3F8-465E-93B6-A2DBC73ADEE3}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{784061DE-B4F8-4B3E-AA2C-79F41CB989B8}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{82353CB8-14D0-4FC5-84E7-210C7836D8CB}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{3022A611-1AFC-4875-8975-44CFB1D60288}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{7C79B1E6-F8B8-403A-AF22-E0C95E8D471D}"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{3D62F446-68FD-495C-83C1-725D61A262F9}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{2F36C146-4F76-4A0B-9098-95467F2C7E92}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{E49D327A-6A3E-4C0F-A715-236210DFF49F}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{2E9A323C-8819-4EDD-AD13-CBFF5DEC0405}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Handwriting">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{4A052274-FBE2-4B5E-BA14-86471DB0BD9E}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{94368A48-4946-493B-9794-1E5AF29A15A4}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{BADC34A2-6D9E-47DF-80D3-47E83F31008E}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{84B96974-09B3-4650-B40F-226C764F2391}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F977746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61D45C0A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -9916,66 +9916,67 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1150825778">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="149565450">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1448810350">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1465078038">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1340549701">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3Wr+qW4xvxBf8qLFVHwRCdfYkw+LWb3FBxsIDd2KAzIwM9fJkGrmOE3zv9Q6Ph6GSKHuTEHBVZ4VweiR1qCpmw==" w:salt="gaycZJaFXBgTW1JNi4D2rQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PTWUgNtDSigNcInU9D021AhYiiuFsy48o287kZPIylIKKDZ8yGfSGMuwW9h0SqTZe5J8O/Jj4mtxnj9AbKbZJg==" w:salt="rnJoNY8aAf2NV8n8kgOhLQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B91E56"/>
     <w:rsid w:val="00014185"/>
     <w:rsid w:val="000235F0"/>
+    <w:rsid w:val="00036A99"/>
     <w:rsid w:val="00056700"/>
     <w:rsid w:val="00063484"/>
     <w:rsid w:val="00066AE1"/>
     <w:rsid w:val="000707C9"/>
     <w:rsid w:val="000815B4"/>
     <w:rsid w:val="00084D2E"/>
     <w:rsid w:val="00090656"/>
     <w:rsid w:val="00092467"/>
     <w:rsid w:val="000A2287"/>
     <w:rsid w:val="000A32A9"/>
     <w:rsid w:val="000B475E"/>
     <w:rsid w:val="000B4C6F"/>
     <w:rsid w:val="000D0CE5"/>
     <w:rsid w:val="000D2815"/>
     <w:rsid w:val="000D366C"/>
     <w:rsid w:val="000D3C86"/>
     <w:rsid w:val="000F42D0"/>
     <w:rsid w:val="00121D59"/>
     <w:rsid w:val="00122BF8"/>
     <w:rsid w:val="0012744E"/>
     <w:rsid w:val="001453B4"/>
     <w:rsid w:val="00145EB3"/>
     <w:rsid w:val="00150334"/>
     <w:rsid w:val="00150FA2"/>
     <w:rsid w:val="001644F5"/>
@@ -10004,91 +10005,91 @@
     <w:rsid w:val="00243240"/>
     <w:rsid w:val="00247788"/>
     <w:rsid w:val="002525E4"/>
     <w:rsid w:val="002649C7"/>
     <w:rsid w:val="00290D65"/>
     <w:rsid w:val="002A37A0"/>
     <w:rsid w:val="002B3EA3"/>
     <w:rsid w:val="002B427C"/>
     <w:rsid w:val="002C0DB6"/>
     <w:rsid w:val="002D1712"/>
     <w:rsid w:val="002E47A8"/>
     <w:rsid w:val="00302484"/>
     <w:rsid w:val="0030508D"/>
     <w:rsid w:val="0031246E"/>
     <w:rsid w:val="003170DA"/>
     <w:rsid w:val="00324718"/>
     <w:rsid w:val="00326163"/>
     <w:rsid w:val="003268FA"/>
     <w:rsid w:val="00332193"/>
     <w:rsid w:val="00337020"/>
     <w:rsid w:val="00340B59"/>
     <w:rsid w:val="00342152"/>
     <w:rsid w:val="00344FEC"/>
     <w:rsid w:val="003536F0"/>
     <w:rsid w:val="0038029E"/>
-    <w:rsid w:val="003814A2"/>
     <w:rsid w:val="003916FC"/>
     <w:rsid w:val="00392F8D"/>
     <w:rsid w:val="003B4740"/>
     <w:rsid w:val="003B6F73"/>
     <w:rsid w:val="003F2276"/>
     <w:rsid w:val="003F786B"/>
     <w:rsid w:val="004015A2"/>
     <w:rsid w:val="00421914"/>
     <w:rsid w:val="00422F9D"/>
     <w:rsid w:val="00432C59"/>
     <w:rsid w:val="0043441C"/>
     <w:rsid w:val="00434606"/>
     <w:rsid w:val="00434623"/>
     <w:rsid w:val="00442A74"/>
     <w:rsid w:val="0044791A"/>
     <w:rsid w:val="00450317"/>
     <w:rsid w:val="00467DB0"/>
     <w:rsid w:val="004708A6"/>
     <w:rsid w:val="004767A1"/>
     <w:rsid w:val="00481062"/>
     <w:rsid w:val="00481B86"/>
     <w:rsid w:val="004A0793"/>
     <w:rsid w:val="004A1AA1"/>
     <w:rsid w:val="004B4D6E"/>
     <w:rsid w:val="004B5328"/>
     <w:rsid w:val="004B5C05"/>
     <w:rsid w:val="004C4736"/>
     <w:rsid w:val="004D1BD3"/>
     <w:rsid w:val="004D1E64"/>
     <w:rsid w:val="004D55F5"/>
     <w:rsid w:val="00515F36"/>
     <w:rsid w:val="005175A2"/>
     <w:rsid w:val="00525728"/>
     <w:rsid w:val="00532E5E"/>
     <w:rsid w:val="00542110"/>
     <w:rsid w:val="0054520D"/>
     <w:rsid w:val="00546275"/>
     <w:rsid w:val="00560B77"/>
     <w:rsid w:val="00564D6C"/>
     <w:rsid w:val="00565B42"/>
+    <w:rsid w:val="00572A7D"/>
     <w:rsid w:val="0057521A"/>
     <w:rsid w:val="005839FD"/>
     <w:rsid w:val="005B3EA3"/>
     <w:rsid w:val="005B6D17"/>
     <w:rsid w:val="005C0BC3"/>
     <w:rsid w:val="005C5BE3"/>
     <w:rsid w:val="005D19C0"/>
     <w:rsid w:val="005D677C"/>
     <w:rsid w:val="005E00D1"/>
     <w:rsid w:val="005E2499"/>
     <w:rsid w:val="005F2881"/>
     <w:rsid w:val="006012CC"/>
     <w:rsid w:val="0060191A"/>
     <w:rsid w:val="00607781"/>
     <w:rsid w:val="006208F0"/>
     <w:rsid w:val="006331C7"/>
     <w:rsid w:val="00634212"/>
     <w:rsid w:val="00640962"/>
     <w:rsid w:val="006511CE"/>
     <w:rsid w:val="006632F8"/>
     <w:rsid w:val="00666B45"/>
     <w:rsid w:val="006776B5"/>
     <w:rsid w:val="00677FB8"/>
     <w:rsid w:val="00680D06"/>
     <w:rsid w:val="00681777"/>
@@ -10108,84 +10109,85 @@
     <w:rsid w:val="00724655"/>
     <w:rsid w:val="00730053"/>
     <w:rsid w:val="007435E9"/>
     <w:rsid w:val="00754DF6"/>
     <w:rsid w:val="00763031"/>
     <w:rsid w:val="0077477D"/>
     <w:rsid w:val="007768B7"/>
     <w:rsid w:val="00786BBB"/>
     <w:rsid w:val="007B3B3F"/>
     <w:rsid w:val="007B48DE"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C415C"/>
     <w:rsid w:val="007D6452"/>
     <w:rsid w:val="00801E3E"/>
     <w:rsid w:val="008020B2"/>
     <w:rsid w:val="00820EA1"/>
     <w:rsid w:val="00830B15"/>
     <w:rsid w:val="00840769"/>
     <w:rsid w:val="00855E77"/>
     <w:rsid w:val="0086609E"/>
     <w:rsid w:val="008A17FF"/>
     <w:rsid w:val="008A60E9"/>
     <w:rsid w:val="008B1AD7"/>
     <w:rsid w:val="008C1774"/>
     <w:rsid w:val="00903EA3"/>
-    <w:rsid w:val="009050AB"/>
     <w:rsid w:val="00905BFE"/>
     <w:rsid w:val="009434C2"/>
     <w:rsid w:val="00965386"/>
+    <w:rsid w:val="00976088"/>
     <w:rsid w:val="009818CC"/>
     <w:rsid w:val="009B59DF"/>
     <w:rsid w:val="009B7CA0"/>
     <w:rsid w:val="009C2E53"/>
     <w:rsid w:val="009C315A"/>
+    <w:rsid w:val="009D2CE9"/>
     <w:rsid w:val="009D3F03"/>
     <w:rsid w:val="009E353E"/>
     <w:rsid w:val="009E449C"/>
     <w:rsid w:val="009E691D"/>
     <w:rsid w:val="009F15A3"/>
     <w:rsid w:val="009F6538"/>
     <w:rsid w:val="00A034EC"/>
     <w:rsid w:val="00A06343"/>
     <w:rsid w:val="00A20DB8"/>
     <w:rsid w:val="00A46A53"/>
     <w:rsid w:val="00A5107A"/>
     <w:rsid w:val="00A52CE8"/>
     <w:rsid w:val="00A7231A"/>
     <w:rsid w:val="00A751B9"/>
     <w:rsid w:val="00AA05D6"/>
     <w:rsid w:val="00AA2137"/>
     <w:rsid w:val="00AA4B50"/>
     <w:rsid w:val="00AB4332"/>
     <w:rsid w:val="00AC56E2"/>
-    <w:rsid w:val="00AD3E98"/>
     <w:rsid w:val="00AF1410"/>
     <w:rsid w:val="00B0522C"/>
     <w:rsid w:val="00B13299"/>
     <w:rsid w:val="00B44FA0"/>
     <w:rsid w:val="00B4597D"/>
+    <w:rsid w:val="00B45DCD"/>
     <w:rsid w:val="00B67B96"/>
     <w:rsid w:val="00B7178C"/>
     <w:rsid w:val="00B71A44"/>
     <w:rsid w:val="00B7231C"/>
     <w:rsid w:val="00B91E56"/>
     <w:rsid w:val="00BA4254"/>
     <w:rsid w:val="00BA730F"/>
     <w:rsid w:val="00BB026E"/>
     <w:rsid w:val="00BB6D5E"/>
     <w:rsid w:val="00BC0165"/>
     <w:rsid w:val="00BC2213"/>
     <w:rsid w:val="00BC4E72"/>
     <w:rsid w:val="00BD071C"/>
     <w:rsid w:val="00BE3ABB"/>
     <w:rsid w:val="00BE56C7"/>
     <w:rsid w:val="00BE6D74"/>
     <w:rsid w:val="00BF49B0"/>
     <w:rsid w:val="00C0341A"/>
     <w:rsid w:val="00C03DCC"/>
     <w:rsid w:val="00C16EC8"/>
     <w:rsid w:val="00C259EE"/>
     <w:rsid w:val="00C337AD"/>
     <w:rsid w:val="00C35E4B"/>
     <w:rsid w:val="00C3635B"/>
     <w:rsid w:val="00C630D9"/>
@@ -10213,51 +10215,50 @@
     <w:rsid w:val="00E41ED5"/>
     <w:rsid w:val="00E44506"/>
     <w:rsid w:val="00E45BE9"/>
     <w:rsid w:val="00E571D9"/>
     <w:rsid w:val="00E6140C"/>
     <w:rsid w:val="00E628BA"/>
     <w:rsid w:val="00E6753F"/>
     <w:rsid w:val="00E73EB3"/>
     <w:rsid w:val="00E7574D"/>
     <w:rsid w:val="00E8374A"/>
     <w:rsid w:val="00E85FCA"/>
     <w:rsid w:val="00E861D5"/>
     <w:rsid w:val="00E86E14"/>
     <w:rsid w:val="00E878D2"/>
     <w:rsid w:val="00E92366"/>
     <w:rsid w:val="00EA3358"/>
     <w:rsid w:val="00EA4A8A"/>
     <w:rsid w:val="00EB0BA2"/>
     <w:rsid w:val="00EC0491"/>
     <w:rsid w:val="00EC3522"/>
     <w:rsid w:val="00EC554F"/>
     <w:rsid w:val="00EF096B"/>
     <w:rsid w:val="00EF0FFD"/>
     <w:rsid w:val="00F06F9F"/>
     <w:rsid w:val="00F0735A"/>
-    <w:rsid w:val="00F22CD0"/>
     <w:rsid w:val="00F25011"/>
     <w:rsid w:val="00F30178"/>
     <w:rsid w:val="00F418AA"/>
     <w:rsid w:val="00F45402"/>
     <w:rsid w:val="00F62A82"/>
     <w:rsid w:val="00F63AC4"/>
     <w:rsid w:val="00F7641E"/>
     <w:rsid w:val="00FB57F1"/>
     <w:rsid w:val="00FB6B2C"/>
     <w:rsid w:val="00FC5B1D"/>
     <w:rsid w:val="00FC7798"/>
     <w:rsid w:val="00FD2173"/>
     <w:rsid w:val="00FD7517"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -10958,51 +10959,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1922792659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santoshi_basnet@harvard.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santoshi_basnet@gse.harvard.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentworkersupport@gse.harvard.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hgsu.general@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentunionization@harvard.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ask@gse.harvard.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://harvardgradunion.org/benefits/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://harvardgradunion.org/join/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica_angelova@gse.harvard.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santoshi_basnet@harvard.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santoshi_basnet@gse.harvard.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentworkersupport@gse.harvard.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hgsu.general@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentunionization@harvard.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:askhr@gse.harvard.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://harvardgradunion.org/benefits/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://harvardgradunion.org/join/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica_angelova@gse.harvard.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11255,67 +11256,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1522</Words>
-  <Characters>8682</Characters>
+  <Words>1523</Words>
+  <Characters>8685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Teaching Fellow Appointment Form                HARVARD GRADUATE SCHOOL OF EDUCATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10184</CharactersWithSpaces>
+  <CharactersWithSpaces>10188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Teaching Fellow Appointment Form                HARVARD GRADUATE SCHOOL OF EDUCATION</dc:title>
   <dc:creator>Matt</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>